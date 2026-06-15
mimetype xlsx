--- v0 (2026-05-21)
+++ v1 (2026-06-15)
@@ -48,51 +48,51 @@
   <si>
     <t>Course Code</t>
   </si>
   <si>
     <t>Course Duration</t>
   </si>
   <si>
     <t>Level</t>
   </si>
   <si>
     <t>Manufacturing / Service</t>
   </si>
   <si>
     <t>Mode- RPL/STT/Both</t>
   </si>
   <si>
     <t>Syllabus Link</t>
   </si>
   <si>
     <t>Valid Till</t>
   </si>
   <si>
     <t>Listed By</t>
   </si>
   <si>
-    <t>Report Generated On: 21st May 2026, 06:03:59 PM</t>
+    <t>Report Generated On: 15th Jun 2026, 01:57:06 PM</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Cambria"/>