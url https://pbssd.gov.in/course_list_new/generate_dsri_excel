--- v1 (2026-06-15)
+++ v2 (2026-07-21)
@@ -48,51 +48,51 @@
   <si>
     <t>Course Code</t>
   </si>
   <si>
     <t>Course Duration</t>
   </si>
   <si>
     <t>Level</t>
   </si>
   <si>
     <t>Manufacturing / Service</t>
   </si>
   <si>
     <t>Mode- RPL/STT/Both</t>
   </si>
   <si>
     <t>Syllabus Link</t>
   </si>
   <si>
     <t>Valid Till</t>
   </si>
   <si>
     <t>Listed By</t>
   </si>
   <si>
-    <t>Report Generated On: 15th Jun 2026, 01:57:06 PM</t>
+    <t>Report Generated On: 21st Jul 2026, 12:34:50 PM</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Cambria"/>