--- v2 (2026-07-21)
+++ v3 (2026-08-11)
@@ -48,51 +48,51 @@
   <si>
     <t>Course Code</t>
   </si>
   <si>
     <t>Course Duration</t>
   </si>
   <si>
     <t>Level</t>
   </si>
   <si>
     <t>Manufacturing / Service</t>
   </si>
   <si>
     <t>Mode- RPL/STT/Both</t>
   </si>
   <si>
     <t>Syllabus Link</t>
   </si>
   <si>
     <t>Valid Till</t>
   </si>
   <si>
     <t>Listed By</t>
   </si>
   <si>
-    <t>Report Generated On: 21st Jul 2026, 12:34:50 PM</t>
+    <t>Report Generated On: 11th Aug 2026, 08:22:09 AM</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Cambria"/>