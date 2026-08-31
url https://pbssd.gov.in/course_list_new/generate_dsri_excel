--- v3 (2026-08-11)
+++ v4 (2026-08-31)
@@ -48,51 +48,51 @@
   <si>
     <t>Course Code</t>
   </si>
   <si>
     <t>Course Duration</t>
   </si>
   <si>
     <t>Level</t>
   </si>
   <si>
     <t>Manufacturing / Service</t>
   </si>
   <si>
     <t>Mode- RPL/STT/Both</t>
   </si>
   <si>
     <t>Syllabus Link</t>
   </si>
   <si>
     <t>Valid Till</t>
   </si>
   <si>
     <t>Listed By</t>
   </si>
   <si>
-    <t>Report Generated On: 11th Aug 2026, 08:22:09 AM</t>
+    <t>Report Generated On: 31st Aug 2026, 09:45:10 AM</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Cambria"/>