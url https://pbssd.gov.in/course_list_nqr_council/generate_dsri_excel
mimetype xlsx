--- v0 (2026-05-20)
+++ v1 (2026-06-29)
@@ -366,51 +366,51 @@
   <si>
     <t>JUNIOR PLUMBER,V2</t>
   </si>
   <si>
     <t>QG-03-PL-00091-2023-V1-WBSC</t>
   </si>
   <si>
     <t>https://sctvesd.wb.gov.in/academic/sttc/sttc_course/view_course/29</t>
   </si>
   <si>
     <t>MUSHROOM CULTIVATOR,V2</t>
   </si>
   <si>
     <t>QG-03-AG-00365-2023-V2-WBSC</t>
   </si>
   <si>
     <t>SERVICE ASSISTANT (AGRICULTURE MACHINERIES)</t>
   </si>
   <si>
     <t>QG-03-AG-00364-2023-V2-WBSC</t>
   </si>
   <si>
     <t>https://sctvesd.wb.gov.in/academic/sttc/sttc_course/view_course/318</t>
   </si>
   <si>
-    <t>Report Generated On: 20th May 2026, 11:34:58 PM</t>
+    <t>Report Generated On: 29th Jun 2026, 03:50:33 PM</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Cambria"/>