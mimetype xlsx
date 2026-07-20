--- v1 (2026-06-29)
+++ v2 (2026-07-20)
@@ -366,51 +366,51 @@
   <si>
     <t>JUNIOR PLUMBER,V2</t>
   </si>
   <si>
     <t>QG-03-PL-00091-2023-V1-WBSC</t>
   </si>
   <si>
     <t>https://sctvesd.wb.gov.in/academic/sttc/sttc_course/view_course/29</t>
   </si>
   <si>
     <t>MUSHROOM CULTIVATOR,V2</t>
   </si>
   <si>
     <t>QG-03-AG-00365-2023-V2-WBSC</t>
   </si>
   <si>
     <t>SERVICE ASSISTANT (AGRICULTURE MACHINERIES)</t>
   </si>
   <si>
     <t>QG-03-AG-00364-2023-V2-WBSC</t>
   </si>
   <si>
     <t>https://sctvesd.wb.gov.in/academic/sttc/sttc_course/view_course/318</t>
   </si>
   <si>
-    <t>Report Generated On: 29th Jun 2026, 03:50:33 PM</t>
+    <t>Report Generated On: 20th Jul 2026, 02:09:05 PM</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Cambria"/>