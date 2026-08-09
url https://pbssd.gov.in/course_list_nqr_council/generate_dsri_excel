--- v2 (2026-07-20)
+++ v3 (2026-08-09)
@@ -366,51 +366,51 @@
   <si>
     <t>JUNIOR PLUMBER,V2</t>
   </si>
   <si>
     <t>QG-03-PL-00091-2023-V1-WBSC</t>
   </si>
   <si>
     <t>https://sctvesd.wb.gov.in/academic/sttc/sttc_course/view_course/29</t>
   </si>
   <si>
     <t>MUSHROOM CULTIVATOR,V2</t>
   </si>
   <si>
     <t>QG-03-AG-00365-2023-V2-WBSC</t>
   </si>
   <si>
     <t>SERVICE ASSISTANT (AGRICULTURE MACHINERIES)</t>
   </si>
   <si>
     <t>QG-03-AG-00364-2023-V2-WBSC</t>
   </si>
   <si>
     <t>https://sctvesd.wb.gov.in/academic/sttc/sttc_course/view_course/318</t>
   </si>
   <si>
-    <t>Report Generated On: 20th Jul 2026, 02:09:05 PM</t>
+    <t>Report Generated On: 10th Aug 2026, 04:38:48 AM</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Cambria"/>