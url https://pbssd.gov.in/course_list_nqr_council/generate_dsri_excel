--- v3 (2026-08-09)
+++ v4 (2026-08-30)
@@ -366,51 +366,51 @@
   <si>
     <t>JUNIOR PLUMBER,V2</t>
   </si>
   <si>
     <t>QG-03-PL-00091-2023-V1-WBSC</t>
   </si>
   <si>
     <t>https://sctvesd.wb.gov.in/academic/sttc/sttc_course/view_course/29</t>
   </si>
   <si>
     <t>MUSHROOM CULTIVATOR,V2</t>
   </si>
   <si>
     <t>QG-03-AG-00365-2023-V2-WBSC</t>
   </si>
   <si>
     <t>SERVICE ASSISTANT (AGRICULTURE MACHINERIES)</t>
   </si>
   <si>
     <t>QG-03-AG-00364-2023-V2-WBSC</t>
   </si>
   <si>
     <t>https://sctvesd.wb.gov.in/academic/sttc/sttc_course/view_course/318</t>
   </si>
   <si>
-    <t>Report Generated On: 10th Aug 2026, 04:38:48 AM</t>
+    <t>Report Generated On: 30th Aug 2026, 06:27:49 AM</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Cambria"/>